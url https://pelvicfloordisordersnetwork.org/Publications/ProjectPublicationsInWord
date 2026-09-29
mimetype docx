--- v15 (2026-09-07)
+++ v16 (2026-09-29)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4c61fce458124bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R678f8b3add6848e1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 09; 32(9): 1120-1126.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -5323,27 +5323,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R02c1d9a17d8a4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R46c4327616d8489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0f28737d40864d17" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R45d642eca95e48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra60bf17e74404c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf66d0a87841e4035" /></Relationships>
 </file>