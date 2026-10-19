--- v16 (2026-09-29)
+++ v17 (2026-10-19)
@@ -1,88 +1,244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R678f8b3add6848e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7ca1364367054a3f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:t xml:space="preserve">Harvie HS, Honeycutt AA, Carper B, Menefee S, Siddiqui N, Ellington D, Rardin C, Jeney SE, Glass Clark S, Mazloomdoost D, Thomas S, NICHD Pelvic Floor Disorders Network. Cost-Effectiveness of Vaginal Mesh Hysteropexy Versus Hysterectomy/USLS: SUPeR Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 09; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42753244</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 09; 32(9): 1120-1126.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC13134390</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:t xml:space="preserve">Moalli PA, Morgan JR, Sung V, Johnson H, Angelo KS, Shaffer A, Marx M, Fonseca V, Murphy Iii J, King G, Stransky T, Geest JV, Knight K, Alperin M, Rahn DD, Richter HE, Smith A, Weidner A, Gantz M, Mazloomdoost D. Scalable subunit-based strategy to fabricate autologous vaginal tissue grafts. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Biofabrication</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 08; 18(3): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42476177</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Nager CW, Visco AG, Richter HE, Rardin CR, Meriwether K, Harvie HS, Zyczynski HM, Paraiso MFR, Mazloomdoost D, Sridhar A, Thomas S, Eunice Kennedy Shriver NICHD Pelvic Floor Disorders Network. Sacrospinous Hysteropexy With Mesh vs Vaginal Hysterectomy for Treatment of Uterovaginal Prolapse: 10-Year Results of a Randomized Clinical Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>JAMA surgery</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 Aug; 161(8): 764-774.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42340704</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13294817</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Shinnick JK, Sung VW, Lukacz ES, Chermansky C, Harvie HS, Ellington D, Paraiso MF, Yu S, Mazloomdoost D, Carper B, Rogers RG, NICHD Pelvic Floor Disorders Network. Goal Achievement in Women With Urinary Incontinence After Midurethral Sling. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 06; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42319982</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13309145</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:t xml:space="preserve">Arya LA, Kashyap PC, Carnes MU, Mathur R, Richter HE, Andy UU, Jelovsek JE, Siddiqui NY, Morrow CD, Lefkowitz EJ, Van Der Pol WJ, Broeckling C, Carper B, Jeney SES, Zyczynski HM, Dyer KY, Carberry C, Mazloomdoost D, Gantz MG, NICHD Pelvic Floor Disorders Network. Stool Microbiota, Metabolites, and Fecal Incontinence in Women. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 06; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 42240124</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Lockhart ME, Moalli PA, Richter HE, Meyer I, Weidner AC, Komesu YM, Carper B, Gantz MG, Eunice Kennedy Shriver NICHD Pelvic Floor Disorders Network. MRI 2-D Parameters Associated with Native Tissue or Transvaginal Mesh Surgical Apical Prolapse Repair Failure. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>International urogynecology journal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 05; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42217015</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13426472</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Bowen ST, Moalli PA, Rogers RG, Corton MM, Andy UU, Rardin CR, Hahn ME, Weidner AC, Ellington DR, Mazloomdoost D, Sridhar A, Gantz MG. Sexual Function and Clitoral Anatomy after Vaginal Surgery with and without Midurethral Sling. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>medRxiv : the preprint server for health sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 04; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42078336</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13131715</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Lukacz ES, Menefee SA, Carper B, Collins S, McMillian K, Florian-Rodriguez M, Rardin C, Weidner AC, Harvie HS, Alexander B, Mazloomdoost D, NICHD Pelvic Floor Disorders Network. Design of Transurethral Bulking Agent Injection Versus Single-Incision Sling Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; 32(2): 131-141.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41428458</w:t>
       </w:r>
@@ -5323,27 +5479,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R45d642eca95e48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra60bf17e74404c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rf66d0a87841e4035" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R24a5f3b867884cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R1351828f973e42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbe6a1aadad154937" /></Relationships>
 </file>