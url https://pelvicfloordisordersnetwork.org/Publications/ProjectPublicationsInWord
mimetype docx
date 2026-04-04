--- v7 (2026-03-15)
+++ v8 (2026-04-04)
@@ -1,91 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8caf77715b904a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rffc86f465c574911" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 02; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Lukacz ES, Menefee SA, Carper B, Collins S, McMillian K, Florian-Rodriguez M, Rardin C, Weidner AC, Harvie HS, Alexander B, Mazloomdoost D, NICHD Pelvic Floor Disorders Network. Design of Transurethral Bulking Agent Injection Versus Single-Incision Sling Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 02; 32(2): 131-141.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 41428458</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC12724632</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:t xml:space="preserve">Andy UU, Carper B, Zyczynski H, Sripad A, Dyer KY, Schaffer J, Mazloomdoost D, Gantz MG; NICHD Pelvic Floor Disorders Network. Impact of Bowel Diary Completion and Education on Fecal Incontinence Severity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Phila)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 Jan 1;32(1):3-8.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40013527</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12353015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Myers D, Werth A, Whitworth R, Menefee S, Visco A, Andy UU, Rahn D, Meyer I, Zyczynski HM, Mazloomdoost D; NICHD Pelvic Floor Disorders Network and the NIH Office of Research on Women's Health. To err is human: lessons from prolapse studies to identify and strategies to reduce data errors. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Am J Obstet Gynecol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Dec;233(6):509-516.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40848836</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12645224</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Erekson E, Menefee SA, Whitworth R, Gizlice S, Zyczynski HM, Rahn DD, Amundsen CL, Sung VW, Arya LA, Ferrando CA, Mazloomdoost D, Thomas S, Richter HE, Eunice Kennedy Shriver NICHD Pelvic Floor Disorders Network. Outcomes by frailty and mobility in older patients undergoing major urogynecologic surgery: a planned supplementary study of the apical suspension repair for vault prolapse in a three-arm randomized (ASPIRe) trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>American journal of obstetrics and gynecology</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025 11; 234(3): 689-729.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 41213491</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC12790791</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Florian-Rodriguez ME, Richter HE, Carnes MU, Zyczynski H, Lukacz ES, Visco A, Arya L, Sung V, Mazloomdoost D, Gantz MG; Eunice Kennedy Shriver NICHD Pelvic Floor Disorders Network. Association of catechol-O-methyltransferase genetic polymorphism with neuromodulation treatment response in women with fecal or urinary incontinence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Am J Obstet Gynecol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Sep;233(3):178.e1-178.e10.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 40073917</w:t>
       </w:r>
@@ -5218,27 +5296,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R88ff786e92d84749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R74a0a0e8e2d84de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R49107d7e58b04c06" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0721667521d54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra8c8f37b73ef49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6e7a8ee7042f4f1d" /></Relationships>
 </file>