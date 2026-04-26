--- v8 (2026-04-04)
+++ v9 (2026-04-26)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rffc86f465c574911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea0b985c849e4115" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -182,50 +182,77 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Am J Obstet Gynecol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Sep;233(3):182.e1-182.e12.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 39922444</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC12325691</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:t xml:space="preserve">Harvie HS, Menefee SA, Richter HE, Sung VW, Chermansky CJ, Rahn DD, Amundsen CL, Arya LA, Rhodes E, Mazloomdoost D, Thomas S, National Institute of Child Health and Human Development Pelvic Floor Disorders Network. Midurethral Sling vs OnabotulinumtoxinA in Females With Urinary Incontinence: The MUSA Randomized Clinical Trial. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>JAMA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025 Jun; 333(21): 1887-1896.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 40323617</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC12053799</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:t xml:space="preserve">Bowen ST, Moalli PA, Rogers RG, Corton MM, Andy UU, Rardin CR, Hahn ME, Weidner AC, Ellington DR, Mazloomdoost D, Sridhar A, Gantz MG; NICHD Pelvic Floor Disorders Network. Postoperative Sexual Function After Vaginal Surgery and Clitoral Size, Position, and Shape. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>JAMA Surg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2025 Apr 1;160(4):396-406.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 39937459</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC11822609</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
@@ -363,77 +390,50 @@
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Andy UU, Iriondo-Perez J, Carper B, Richter HE, Dyer KY, Florian-Rodriguez M, Napoe GS, Myers D, O'Shea M, Mazloomdoost D, Gantz MG; Pelvic Floor Disorders Network. Dietary Intake and Symptom Severity in Women with Fecal Incontinence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Int Urogynecol J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2024 May;35(5):1061-1067.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 38656362</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC11150312</w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> PMCID: PMC11058039</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Meyer I, Iriondo-Perez J, Dyer KY, Sung V, Ackenbom MF, Florian-Rodriguez M, Kim E, Mazloomdoost D, Carper B, Gantz MG. Correlation Between Mobile-Application Electronic Bowel Diary and Validated Questionnaires in Women with Fecal Incontinence. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Int Urogynecol J</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2024 Mar;35(3):545-551.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 38206340</w:t>
       </w:r>
@@ -5296,27 +5296,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R0721667521d54adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Ra8c8f37b73ef49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R6e7a8ee7042f4f1d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R07e087771d824b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R3ea359d787bd41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc85f545e3f004e86" /></Relationships>
 </file>