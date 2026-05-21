--- v9 (2026-04-26)
+++ v10 (2026-05-21)
@@ -1,61 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rea0b985c849e4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R50b995e689224561" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PMCID: PMC13134390</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Lukacz ES, Menefee SA, Carper B, Collins S, McMillian K, Florian-Rodriguez M, Rardin C, Weidner AC, Harvie HS, Alexander B, Mazloomdoost D, NICHD Pelvic Floor Disorders Network. Design of Transurethral Bulking Agent Injection Versus Single-Incision Sling Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; 32(2): 131-141.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41428458</w:t>
       </w:r>
@@ -5296,27 +5299,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R07e087771d824b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R3ea359d787bd41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rc85f545e3f004e86" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf4dbde3ecb7f406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R345a475fe28e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc7a7c68dc53492e" /></Relationships>
 </file>