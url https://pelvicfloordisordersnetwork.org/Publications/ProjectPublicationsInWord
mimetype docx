--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R50b995e689224561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5c73b845e98b48c2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -5299,27 +5299,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rf4dbde3ecb7f406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R345a475fe28e4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rbc7a7c68dc53492e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R65bfdc8826274fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re029fbae3113443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rba497dca7a1244b1" /></Relationships>
 </file>