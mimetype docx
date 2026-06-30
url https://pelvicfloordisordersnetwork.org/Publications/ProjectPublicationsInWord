--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5c73b845e98b48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82287be4a592454f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -5299,27 +5299,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R65bfdc8826274fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Re029fbae3113443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Rba497dca7a1244b1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rde41ccca3cef4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb25482f593f24802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5a9946bfc9f44504" /></Relationships>
 </file>