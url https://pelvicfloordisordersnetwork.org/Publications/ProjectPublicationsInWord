--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R82287be4a592454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbc8c137f8fff4d8c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -5299,27 +5299,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rde41ccca3cef4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="Rb25482f593f24802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R5a9946bfc9f44504" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R510a8527632d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R668b19495d624c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re045b508a9194191" /></Relationships>
 </file>