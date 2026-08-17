--- v13 (2026-07-21)
+++ v14 (2026-08-17)
@@ -1,37 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbc8c137f8fff4d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R130882ddfcda4294" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; (): .</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
@@ -5299,27 +5299,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R510a8527632d4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R668b19495d624c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Re045b508a9194191" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfe812f7918d64efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R046e87880c304de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra392004dc47741fe" /></Relationships>
 </file>