--- v14 (2026-08-17)
+++ v15 (2026-09-07)
@@ -1,64 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R130882ddfcda4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4c61fce458124bd2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Mueller MG, Ganz MG, Siddiqui NY, Sung V, Andy U, Menefee S, Dounoucos V, Griffith JW, Schaffer J, Mazloomdoost D, Kenton K, Pelvic Floor Disorders Network. Content Validity of a Patient-Reported Measure of Postoperative Recovery. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:t>2026 02; (): .</w:t>
+        <w:t>2026 09; 32(9): 1120-1126.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41687037</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PMCID: PMC13134390</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:t xml:space="preserve">Arya LA, Kashyap PC, Carnes MU, Mathur R, Richter HE, Andy UU, Jelovsek JE, Siddiqui NY, Morrow CD, Lefkowitz EJ, Van Der Pol WJ, Broeckling C, Carper B, Jeney SES, Zyczynski HM, Dyer KY, Carberry C, Mazloomdoost D, Gantz MG, NICHD Pelvic Floor Disorders Network. Stool Microbiota, Metabolites, and Fecal Incontinence in Women. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 06; (): .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> PubMedID: 42240124</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:t xml:space="preserve">Lukacz ES, Menefee SA, Carper B, Collins S, McMillian K, Florian-Rodriguez M, Rardin C, Weidner AC, Harvie HS, Alexander B, Mazloomdoost D, NICHD Pelvic Floor Disorders Network. Design of Transurethral Bulking Agent Injection Versus Single-Incision Sling Trial. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urogynecology (Philadelphia, Pa.)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>2026 02; 32(2): 131-141.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PubMedID: 41428458</w:t>
       </w:r>
@@ -5299,27 +5323,27 @@
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054139F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rfe812f7918d64efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R046e87880c304de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="Ra392004dc47741fe" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R02c1d9a17d8a4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="/word/numbering.xml" Id="R46c4327616d8489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="R0f28737d40864d17" /></Relationships>
 </file>